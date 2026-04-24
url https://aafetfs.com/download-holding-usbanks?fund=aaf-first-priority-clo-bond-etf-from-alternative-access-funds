--- v0 (2026-03-09)
+++ v1 (2026-04-24)
@@ -12,422 +12,404 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t xml:space="preserve">Altac | AAA | ETF Holdings </t>
   </si>
   <si>
     <t>% Of Net Assets</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Share Held</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
-    <t>5.06%</t>
+    <t>5.02%</t>
   </si>
   <si>
     <t>FCBSL 2025-2A A V/R 10/15/38</t>
   </si>
   <si>
     <t>US34967CAC73</t>
   </si>
   <si>
     <t>34967CAC7</t>
   </si>
   <si>
     <t>FCBSL 2024-4A A V/R 01/15/38</t>
   </si>
   <si>
     <t>US34966VAA08</t>
   </si>
   <si>
     <t>34966VAA0</t>
   </si>
   <si>
-    <t>5.05%</t>
+    <t>5.01%</t>
   </si>
   <si>
     <t>AMMC 2025-31A A1 V/R 02/20/38</t>
   </si>
   <si>
     <t>US03166GAA67</t>
   </si>
   <si>
     <t>03166GAA6</t>
   </si>
   <si>
     <t>APID 2022-39A A1 V/R 10/21/38</t>
   </si>
   <si>
     <t>US03766HAQ39</t>
   </si>
   <si>
     <t>03766HAQ3</t>
   </si>
   <si>
     <t>CEDF 2017-8A ARR V/R 01/17/38</t>
   </si>
   <si>
     <t>US15032EAY59</t>
   </si>
   <si>
     <t>15032EAY5</t>
   </si>
   <si>
+    <t>5.00%</t>
+  </si>
+  <si>
+    <t>VOYA 2021-2A A1R V/R 04/20/38</t>
+  </si>
+  <si>
+    <t>US92919AAN46</t>
+  </si>
+  <si>
+    <t>92919AAN4</t>
+  </si>
+  <si>
     <t>MAGNE 2023-34A A V/R 01/15/38</t>
   </si>
   <si>
     <t>US55952MAJ27</t>
   </si>
   <si>
     <t>55952MAJ2</t>
   </si>
   <si>
-    <t>VOYA 2021-2A A1R V/R 04/20/38</t>
-[...8 lines deleted...]
-    <t>3.79%</t>
+    <t>3.76%</t>
+  </si>
+  <si>
+    <t>SPCLO 2024-7A A1 V/R 01/15/38</t>
+  </si>
+  <si>
+    <t>US82808UAA34</t>
+  </si>
+  <si>
+    <t>82808UAA3</t>
   </si>
   <si>
     <t>LCM 40A A1R V/R 01/15/38</t>
   </si>
   <si>
     <t>US50190KAN00</t>
   </si>
   <si>
     <t>50190KAN0</t>
   </si>
   <si>
-    <t>SPCLO 2024-7A A1 V/R 01/15/38</t>
-[...7 lines deleted...]
-  <si>
     <t>TRNTS 2024-30A A V/R 10/23/37</t>
   </si>
   <si>
     <t>US89643DAA54</t>
   </si>
   <si>
     <t>89643DAA5</t>
   </si>
   <si>
-    <t>3.78%</t>
+    <t>3.75%</t>
   </si>
   <si>
     <t>BCC 2025-1A A1 V/R 04/23/38</t>
   </si>
   <si>
     <t>US05686CAA18</t>
   </si>
   <si>
     <t>05686CAA1</t>
   </si>
   <si>
-    <t>3.54%</t>
+    <t>3.51%</t>
   </si>
   <si>
     <t>BLUEM 2019-25A A V/R 01/15/38</t>
   </si>
   <si>
     <t>US09627FBA75</t>
   </si>
   <si>
     <t>09627FBA7</t>
   </si>
   <si>
-    <t>2.53%</t>
+    <t>2.51%</t>
+  </si>
+  <si>
+    <t>AGL 2020-4A AR2 V/R 10/20/37</t>
+  </si>
+  <si>
+    <t>US001199AQ17</t>
+  </si>
+  <si>
+    <t>001199AQ1</t>
+  </si>
+  <si>
+    <t>CIFC 2019-6A A1R V/R 07/16/37</t>
+  </si>
+  <si>
+    <t>US12555XAN12</t>
+  </si>
+  <si>
+    <t>12555XAN1</t>
+  </si>
+  <si>
+    <t>HARUS 2024-2A A1 V/R 10/15/37</t>
+  </si>
+  <si>
+    <t>US41756YAA38</t>
+  </si>
+  <si>
+    <t>41756YAA3</t>
+  </si>
+  <si>
+    <t>KLLM 9A AR V/R 01/20/38</t>
+  </si>
+  <si>
+    <t>US37147LAN91</t>
+  </si>
+  <si>
+    <t>37147LAN9</t>
+  </si>
+  <si>
+    <t>OCT29 2016-1A A1 V/R 07/18/37</t>
+  </si>
+  <si>
+    <t>US67591JAU60</t>
+  </si>
+  <si>
+    <t>67591JAU6</t>
+  </si>
+  <si>
+    <t>WELF 2024-1A A1 V/R 07/18/37</t>
+  </si>
+  <si>
+    <t>US94951AAA79</t>
+  </si>
+  <si>
+    <t>94951AAA7</t>
+  </si>
+  <si>
+    <t>OCT47 2020-1A A1 V/R 01/22/38</t>
+  </si>
+  <si>
+    <t>US67576XAW02</t>
+  </si>
+  <si>
+    <t>67576XAW0</t>
+  </si>
+  <si>
+    <t>CARVL 2022-2A A1 V/R 10/22/37</t>
+  </si>
+  <si>
+    <t>US14686NAL55</t>
+  </si>
+  <si>
+    <t>14686NAL5</t>
+  </si>
+  <si>
+    <t>VENTR 2022-46A A V/R 10/20/37</t>
+  </si>
+  <si>
+    <t>US92326CBA45</t>
+  </si>
+  <si>
+    <t>92326CBA4</t>
+  </si>
+  <si>
+    <t>2.50%</t>
+  </si>
+  <si>
+    <t>CARVL 2024-3A A1 V/R 10/20/37</t>
+  </si>
+  <si>
+    <t>US14688RAA86</t>
+  </si>
+  <si>
+    <t>14688RAA8</t>
   </si>
   <si>
     <t>SNDPT 2019-2A AR V/R 07/15/34</t>
   </si>
   <si>
     <t>US83614BAQ23</t>
   </si>
   <si>
     <t>83614BAQ2</t>
   </si>
   <si>
-    <t>HARUS 2024-2A A1 V/R 10/15/37</t>
-[...25 lines deleted...]
-  <si>
     <t>ROCKT 2024-1A A1 V/R 04/20/37</t>
   </si>
   <si>
     <t>US77342BAA89</t>
   </si>
   <si>
     <t>77342BAA8</t>
   </si>
   <si>
-    <t>OCT29 2016-1A A1 V/R 07/18/37</t>
-[...43 lines deleted...]
-  <si>
     <t>CEDF 2018-9A AR V/R 07/20/37</t>
   </si>
   <si>
     <t>US15033EAN85</t>
   </si>
   <si>
     <t>15033EAN8</t>
   </si>
   <si>
-    <t>KLLM 9A AR V/R 01/20/38</t>
-[...7 lines deleted...]
-  <si>
     <t>NEUB 2020-39A A1 V/R 04/20/38</t>
   </si>
   <si>
     <t>US64134GAL32</t>
   </si>
   <si>
     <t>64134GAL3</t>
   </si>
   <si>
-    <t>OCT47 2020-1A A1 V/R 01/22/38</t>
-[...10 lines deleted...]
-  <si>
     <t>MLFPK 2022-1A AR V/R 01/20/38</t>
   </si>
   <si>
     <t>US59966PAN24</t>
   </si>
   <si>
     <t>59966PAN2</t>
   </si>
   <si>
-    <t>2.27%</t>
+    <t>2.25%</t>
   </si>
   <si>
     <t>LCM 32A A1 V/R 07/20/34</t>
   </si>
   <si>
     <t>US50204AAA43</t>
   </si>
   <si>
     <t>50204AAA4</t>
   </si>
   <si>
+    <t>2.11%</t>
+  </si>
+  <si>
+    <t>CASH</t>
+  </si>
+  <si>
     <t>1.90%</t>
   </si>
   <si>
     <t>MP8 2015-2A ARR V/R 04/28/34</t>
   </si>
   <si>
     <t>US62481WAL19</t>
   </si>
   <si>
     <t>62481WAL1</t>
   </si>
   <si>
-    <t>1.19%</t>
-[...2 lines deleted...]
-    <t>CASH</t>
+    <t>1.18%</t>
   </si>
   <si>
     <t>BLUEM 2019-24A A V/R 04/20/34</t>
   </si>
   <si>
     <t>US09609NAL91</t>
   </si>
   <si>
     <t>09609NAL9</t>
   </si>
   <si>
-    <t>0.76%</t>
+    <t>0.75%</t>
   </si>
   <si>
     <t>ROCKT 2021-1A A1 V/R 07/20/34</t>
   </si>
   <si>
     <t>US77341KAA97</t>
   </si>
   <si>
     <t>77341KAA9</t>
   </si>
   <si>
     <t>0.63%</t>
   </si>
   <si>
     <t>CBAM 2017-2A AR V/R 07/17/34</t>
   </si>
   <si>
     <t>US12481KAS78</t>
   </si>
   <si>
     <t>12481KAS7</t>
-  </si>
-[...22 lines deleted...]
-    <t>81882HAA3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -753,51 +735,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W38"/>
+  <dimension ref="A1:W36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20.281" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
     </row>
@@ -833,728 +815,688 @@
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4">
         <v>2000000</v>
       </c>
       <c r="F4">
-        <v>2018487.37</v>
+        <v>2008336.07</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>13</v>
       </c>
       <c r="E5">
         <v>2000000</v>
       </c>
       <c r="F5">
-        <v>2018351.97</v>
+        <v>2007496.87</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
       <c r="E6">
         <v>2000000</v>
       </c>
       <c r="F6">
-        <v>2013892.48</v>
+        <v>2005432.74</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7">
         <v>2000000</v>
       </c>
       <c r="F7">
-        <v>2013667.44</v>
+        <v>2004632.05</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8" t="s">
         <v>23</v>
       </c>
       <c r="E8">
         <v>2000000</v>
       </c>
       <c r="F8">
-        <v>2013657.49</v>
+        <v>2003207.63</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="B9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E9">
         <v>2000000</v>
       </c>
       <c r="F9">
-        <v>2013555.57</v>
+        <v>2001640.88</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="B10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E10">
         <v>2000000</v>
       </c>
       <c r="F10">
-        <v>2012693.75</v>
+        <v>2001378.33</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E11">
         <v>1500000</v>
       </c>
       <c r="F11">
-        <v>1512802.63</v>
+        <v>1506382.65</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E12">
         <v>1500000</v>
       </c>
       <c r="F12">
-        <v>1512802.03</v>
+        <v>1505635.1</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E13">
         <v>1500000</v>
       </c>
       <c r="F13">
-        <v>1511090.4</v>
+        <v>1503609.24</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D14" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E14">
         <v>1500000</v>
       </c>
       <c r="F14">
-        <v>1508487.71</v>
+        <v>1501133.74</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B15" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C15" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D15" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E15">
         <v>1400000</v>
       </c>
       <c r="F15">
-        <v>1411367.28</v>
+        <v>1405524.77</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B16" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C16" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D16" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16">
         <v>1000000</v>
       </c>
       <c r="F16">
-        <v>1009172.8</v>
+        <v>1003774.84</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B17" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C17" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D17" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E17">
         <v>1000000</v>
       </c>
       <c r="F17">
-        <v>1009156.79</v>
+        <v>1003713.35</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B18" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C18" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D18" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E18">
         <v>1000000</v>
       </c>
       <c r="F18">
-        <v>1008666.84</v>
+        <v>1003574.43</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B19" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C19" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D19" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E19">
         <v>1000000</v>
       </c>
       <c r="F19">
-        <v>1008219.33</v>
+        <v>1003335.84</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B20" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C20" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D20" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E20">
         <v>1000000</v>
       </c>
       <c r="F20">
-        <v>1008205.24</v>
+        <v>1003229.09</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B21" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C21" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D21" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E21">
         <v>1000000</v>
       </c>
       <c r="F21">
-        <v>1008156.82</v>
+        <v>1003083.84</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B22" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C22" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D22" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E22">
         <v>1000000</v>
       </c>
       <c r="F22">
-        <v>1008051.31</v>
+        <v>1002803.32</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B23" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C23" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D23" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E23">
         <v>1000000</v>
       </c>
       <c r="F23">
-        <v>1007994.67</v>
+        <v>1002774.86</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C24" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D24" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E24">
         <v>1000000</v>
       </c>
       <c r="F24">
-        <v>1007945.17</v>
+        <v>1002617.11</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>48</v>
+        <v>77</v>
       </c>
       <c r="B25" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C25" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D25" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E25">
         <v>1000000</v>
       </c>
       <c r="F25">
-        <v>1007912.31</v>
+        <v>1002557.71</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>48</v>
+        <v>77</v>
       </c>
       <c r="B26" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C26" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D26" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E26">
         <v>1000000</v>
       </c>
       <c r="F26">
-        <v>1007625.71</v>
+        <v>1002523.17</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>48</v>
+        <v>77</v>
       </c>
       <c r="B27" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C27" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D27" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E27">
         <v>1000000</v>
       </c>
       <c r="F27">
-        <v>1007571.37</v>
+        <v>1002516.88</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>48</v>
+        <v>77</v>
       </c>
       <c r="B28" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C28" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D28" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E28">
         <v>1000000</v>
       </c>
       <c r="F28">
-        <v>1007391.59</v>
+        <v>1002459.41</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>48</v>
+        <v>77</v>
       </c>
       <c r="B29" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C29" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D29" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E29">
         <v>1000000</v>
       </c>
       <c r="F29">
-        <v>1006871.86</v>
+        <v>1001722.95</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>91</v>
+        <v>77</v>
       </c>
       <c r="B30" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C30" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D30" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E30">
         <v>1000000</v>
       </c>
       <c r="F30">
-        <v>1006202.74</v>
+        <v>1000757.67</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B31" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C31" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D31" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E31">
         <v>900000</v>
       </c>
       <c r="F31">
-        <v>906289.98</v>
+        <v>902350.56</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B32" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="C32" t="s">
         <v>101</v>
       </c>
       <c r="D32" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="E32">
-        <v>750000</v>
+        <v>843437.25</v>
       </c>
       <c r="F32">
-        <v>755719.06</v>
+        <v>843437.25</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" t="s">
+        <v>102</v>
+      </c>
+      <c r="B33" t="s">
         <v>103</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
         <v>104</v>
       </c>
       <c r="D33" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E33">
-        <v>476238.21</v>
+        <v>750000</v>
       </c>
       <c r="F33">
-        <v>476238.21</v>
+        <v>760215</v>
       </c>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B34" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C34" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D34" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E34">
         <v>470000</v>
       </c>
       <c r="F34">
-        <v>473234.85</v>
+        <v>470654.33</v>
       </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B35" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C35" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D35" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="E35">
         <v>300000</v>
       </c>
       <c r="F35">
-        <v>302559.1</v>
+        <v>300566.4</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B36" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C36" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D36" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="E36">
         <v>250000</v>
       </c>
       <c r="F36">
-        <v>252167.8</v>
-[...39 lines deleted...]
-        <v>1093.7</v>
+        <v>250510.09</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>