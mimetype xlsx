--- v1 (2026-04-24)
+++ v2 (2026-06-08)
@@ -12,404 +12,371 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t xml:space="preserve">Altac | AAA | ETF Holdings </t>
   </si>
   <si>
     <t>% Of Net Assets</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Share Held</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
-    <t>5.02%</t>
+    <t>6.34%</t>
+  </si>
+  <si>
+    <t>CASH</t>
+  </si>
+  <si>
+    <t>5.06%</t>
   </si>
   <si>
     <t>FCBSL 2025-2A A V/R 10/15/38</t>
   </si>
   <si>
     <t>US34967CAC73</t>
   </si>
   <si>
     <t>34967CAC7</t>
   </si>
   <si>
     <t>FCBSL 2024-4A A V/R 01/15/38</t>
   </si>
   <si>
     <t>US34966VAA08</t>
   </si>
   <si>
     <t>34966VAA0</t>
   </si>
   <si>
-    <t>5.01%</t>
+    <t>5.05%</t>
   </si>
   <si>
     <t>AMMC 2025-31A A1 V/R 02/20/38</t>
   </si>
   <si>
     <t>US03166GAA67</t>
   </si>
   <si>
     <t>03166GAA6</t>
   </si>
   <si>
     <t>APID 2022-39A A1 V/R 10/21/38</t>
   </si>
   <si>
     <t>US03766HAQ39</t>
   </si>
   <si>
     <t>03766HAQ3</t>
   </si>
   <si>
     <t>CEDF 2017-8A ARR V/R 01/17/38</t>
   </si>
   <si>
     <t>US15032EAY59</t>
   </si>
   <si>
     <t>15032EAY5</t>
   </si>
   <si>
-    <t>5.00%</t>
-[...1 lines deleted...]
-  <si>
     <t>VOYA 2021-2A A1R V/R 04/20/38</t>
   </si>
   <si>
     <t>US92919AAN46</t>
   </si>
   <si>
     <t>92919AAN4</t>
   </si>
   <si>
     <t>MAGNE 2023-34A A V/R 01/15/38</t>
   </si>
   <si>
     <t>US55952MAJ27</t>
   </si>
   <si>
     <t>55952MAJ2</t>
   </si>
   <si>
-    <t>3.76%</t>
+    <t>3.80%</t>
+  </si>
+  <si>
+    <t>LCM 40A A1R V/R 01/15/38</t>
+  </si>
+  <si>
+    <t>US50190KAN00</t>
+  </si>
+  <si>
+    <t>50190KAN0</t>
+  </si>
+  <si>
+    <t>3.79%</t>
   </si>
   <si>
     <t>SPCLO 2024-7A A1 V/R 01/15/38</t>
   </si>
   <si>
     <t>US82808UAA34</t>
   </si>
   <si>
     <t>82808UAA3</t>
   </si>
   <si>
-    <t>LCM 40A A1R V/R 01/15/38</t>
-[...7 lines deleted...]
-  <si>
     <t>TRNTS 2024-30A A V/R 10/23/37</t>
   </si>
   <si>
     <t>US89643DAA54</t>
   </si>
   <si>
     <t>89643DAA5</t>
   </si>
   <si>
-    <t>3.75%</t>
+    <t>3.78%</t>
   </si>
   <si>
     <t>BCC 2025-1A A1 V/R 04/23/38</t>
   </si>
   <si>
     <t>US05686CAA18</t>
   </si>
   <si>
     <t>05686CAA1</t>
   </si>
   <si>
-    <t>3.51%</t>
+    <t>3.54%</t>
   </si>
   <si>
     <t>BLUEM 2019-25A A V/R 01/15/38</t>
   </si>
   <si>
     <t>US09627FBA75</t>
   </si>
   <si>
     <t>09627FBA7</t>
   </si>
   <si>
-    <t>2.51%</t>
+    <t>2.53%</t>
+  </si>
+  <si>
+    <t>WELF 2024-1A A1 V/R 07/18/37</t>
+  </si>
+  <si>
+    <t>US94951AAA79</t>
+  </si>
+  <si>
+    <t>94951AAA7</t>
+  </si>
+  <si>
+    <t>CIFC 2019-6A A1R V/R 07/16/37</t>
+  </si>
+  <si>
+    <t>US12555XAN12</t>
+  </si>
+  <si>
+    <t>12555XAN1</t>
+  </si>
+  <si>
+    <t>HARUS 2024-2A A1 V/R 10/15/37</t>
+  </si>
+  <si>
+    <t>US41756YAA38</t>
+  </si>
+  <si>
+    <t>41756YAA3</t>
+  </si>
+  <si>
+    <t>KLLM 9A AR V/R 01/20/38</t>
+  </si>
+  <si>
+    <t>US37147LAN91</t>
+  </si>
+  <si>
+    <t>37147LAN9</t>
+  </si>
+  <si>
+    <t>OCT29 2016-1A A1 V/R 07/18/37</t>
+  </si>
+  <si>
+    <t>US67591JAU60</t>
+  </si>
+  <si>
+    <t>67591JAU6</t>
+  </si>
+  <si>
+    <t>VENTR 2022-46A A V/R 10/20/37</t>
+  </si>
+  <si>
+    <t>US92326CBA45</t>
+  </si>
+  <si>
+    <t>92326CBA4</t>
+  </si>
+  <si>
+    <t>OCT47 2020-1A A1 V/R 01/22/38</t>
+  </si>
+  <si>
+    <t>US67576XAW02</t>
+  </si>
+  <si>
+    <t>67576XAW0</t>
+  </si>
+  <si>
+    <t>CARVL 2024-3A A1 V/R 10/20/37</t>
+  </si>
+  <si>
+    <t>US14688RAA86</t>
+  </si>
+  <si>
+    <t>14688RAA8</t>
+  </si>
+  <si>
+    <t>CEDF 2018-9A AR V/R 07/20/37</t>
+  </si>
+  <si>
+    <t>US15033EAN85</t>
+  </si>
+  <si>
+    <t>15033EAN8</t>
   </si>
   <si>
     <t>AGL 2020-4A AR2 V/R 10/20/37</t>
   </si>
   <si>
     <t>US001199AQ17</t>
   </si>
   <si>
     <t>001199AQ1</t>
   </si>
   <si>
-    <t>CIFC 2019-6A A1R V/R 07/16/37</t>
-[...52 lines deleted...]
-  <si>
     <t>CARVL 2022-2A A1 V/R 10/22/37</t>
   </si>
   <si>
     <t>US14686NAL55</t>
   </si>
   <si>
     <t>14686NAL5</t>
   </si>
   <si>
-    <t>VENTR 2022-46A A V/R 10/20/37</t>
-[...17 lines deleted...]
-    <t>14688RAA8</t>
+    <t>2.52%</t>
   </si>
   <si>
     <t>SNDPT 2019-2A AR V/R 07/15/34</t>
   </si>
   <si>
     <t>US83614BAQ23</t>
   </si>
   <si>
     <t>83614BAQ2</t>
   </si>
   <si>
+    <t>MLFPK 2022-1A AR V/R 01/20/38</t>
+  </si>
+  <si>
+    <t>US59966PAN24</t>
+  </si>
+  <si>
+    <t>59966PAN2</t>
+  </si>
+  <si>
     <t>ROCKT 2024-1A A1 V/R 04/20/37</t>
   </si>
   <si>
     <t>US77342BAA89</t>
   </si>
   <si>
     <t>77342BAA8</t>
   </si>
   <si>
-    <t>CEDF 2018-9A AR V/R 07/20/37</t>
-[...26 lines deleted...]
-    <t>2.25%</t>
+    <t>2.27%</t>
   </si>
   <si>
     <t>LCM 32A A1 V/R 07/20/34</t>
   </si>
   <si>
     <t>US50204AAA43</t>
   </si>
   <si>
     <t>50204AAA4</t>
   </si>
   <si>
-    <t>2.11%</t>
-[...17 lines deleted...]
-    <t>1.18%</t>
+    <t>1.19%</t>
   </si>
   <si>
     <t>BLUEM 2019-24A A V/R 04/20/34</t>
   </si>
   <si>
     <t>US09609NAL91</t>
   </si>
   <si>
     <t>09609NAL9</t>
   </si>
   <si>
-    <t>0.75%</t>
+    <t>0.76%</t>
   </si>
   <si>
     <t>ROCKT 2021-1A A1 V/R 07/20/34</t>
   </si>
   <si>
     <t>US77341KAA97</t>
   </si>
   <si>
     <t>77341KAA9</t>
-  </si>
-[...10 lines deleted...]
-    <t>12481KAS7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -735,51 +702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W36"/>
+  <dimension ref="A1:W33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20.281" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
     </row>
@@ -805,698 +772,638 @@
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
-      <c r="C4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E4">
-        <v>2000000</v>
+        <v>2534782.61</v>
       </c>
       <c r="F4">
-        <v>2008336.07</v>
+        <v>2534782.61</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" t="s">
         <v>11</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="E5">
         <v>2000000</v>
       </c>
       <c r="F5">
-        <v>2007496.87</v>
+        <v>2022391.14</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C6" t="s">
         <v>14</v>
       </c>
-      <c r="B6" t="s">
+      <c r="D6" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
       <c r="E6">
         <v>2000000</v>
       </c>
       <c r="F6">
-        <v>2005432.74</v>
+        <v>2021152.74</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C7" t="s">
         <v>18</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="E7">
         <v>2000000</v>
       </c>
       <c r="F7">
-        <v>2004632.05</v>
+        <v>2019597.3</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" t="s">
         <v>21</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="E8">
         <v>2000000</v>
       </c>
       <c r="F8">
-        <v>2003207.63</v>
+        <v>2018897.71</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" t="s">
         <v>24</v>
       </c>
-      <c r="B9" t="s">
+      <c r="D9" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="E9">
         <v>2000000</v>
       </c>
       <c r="F9">
-        <v>2001640.88</v>
+        <v>2017791.1</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="B10" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E10">
         <v>2000000</v>
       </c>
       <c r="F10">
-        <v>2001378.33</v>
+        <v>2016189.79</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" t="s">
         <v>31</v>
       </c>
-      <c r="B11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E11">
-        <v>1500000</v>
+        <v>2000000</v>
       </c>
       <c r="F11">
-        <v>1506382.65</v>
+        <v>2016024.69</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B12" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
       <c r="E12">
         <v>1500000</v>
       </c>
       <c r="F12">
-        <v>1505635.1</v>
+        <v>1516427.9</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" t="s">
         <v>38</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="E13">
         <v>1500000</v>
       </c>
       <c r="F13">
-        <v>1503609.24</v>
+        <v>1515935.19</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" t="s">
+        <v>40</v>
+      </c>
+      <c r="C14" t="s">
         <v>41</v>
       </c>
-      <c r="B14" t="s">
+      <c r="D14" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E14">
         <v>1500000</v>
       </c>
       <c r="F14">
-        <v>1501133.74</v>
+        <v>1513960.58</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
+        <v>43</v>
+      </c>
+      <c r="B15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C15" t="s">
         <v>45</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
         <v>46</v>
       </c>
-      <c r="C15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E15">
-        <v>1400000</v>
+        <v>1500000</v>
       </c>
       <c r="F15">
-        <v>1405524.77</v>
+        <v>1510815.43</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
+        <v>47</v>
+      </c>
+      <c r="B16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C16" t="s">
         <v>49</v>
       </c>
-      <c r="B16" t="s">
+      <c r="D16" t="s">
         <v>50</v>
       </c>
-      <c r="C16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E16">
-        <v>1000000</v>
+        <v>1400000</v>
       </c>
       <c r="F16">
-        <v>1003774.84</v>
+        <v>1415277.89</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B17" t="s">
+        <v>52</v>
+      </c>
+      <c r="C17" t="s">
         <v>53</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="E17">
         <v>1000000</v>
       </c>
       <c r="F17">
-        <v>1003713.35</v>
+        <v>1011646.96</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B18" t="s">
+        <v>55</v>
+      </c>
+      <c r="C18" t="s">
         <v>56</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="E18">
         <v>1000000</v>
       </c>
       <c r="F18">
-        <v>1003574.43</v>
+        <v>1010777.08</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B19" t="s">
+        <v>58</v>
+      </c>
+      <c r="C19" t="s">
         <v>59</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="E19">
         <v>1000000</v>
       </c>
       <c r="F19">
-        <v>1003335.84</v>
+        <v>1010499.97</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B20" t="s">
+        <v>61</v>
+      </c>
+      <c r="C20" t="s">
         <v>62</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="E20">
         <v>1000000</v>
       </c>
       <c r="F20">
-        <v>1003229.09</v>
+        <v>1010432.8</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B21" t="s">
+        <v>64</v>
+      </c>
+      <c r="C21" t="s">
         <v>65</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="E21">
         <v>1000000</v>
       </c>
       <c r="F21">
-        <v>1003083.84</v>
+        <v>1010228.55</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B22" t="s">
+        <v>67</v>
+      </c>
+      <c r="C22" t="s">
         <v>68</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E22">
         <v>1000000</v>
       </c>
       <c r="F22">
-        <v>1002803.32</v>
+        <v>1009968.91</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B23" t="s">
+        <v>70</v>
+      </c>
+      <c r="C23" t="s">
         <v>71</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E23">
         <v>1000000</v>
       </c>
       <c r="F23">
-        <v>1002774.86</v>
+        <v>1009885.72</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B24" t="s">
+        <v>73</v>
+      </c>
+      <c r="C24" t="s">
         <v>74</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E24">
         <v>1000000</v>
       </c>
       <c r="F24">
-        <v>1002617.11</v>
+        <v>1009816.64</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" t="s">
+        <v>76</v>
+      </c>
+      <c r="C25" t="s">
         <v>77</v>
       </c>
-      <c r="B25" t="s">
+      <c r="D25" t="s">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="E25">
         <v>1000000</v>
       </c>
       <c r="F25">
-        <v>1002557.71</v>
+        <v>1009742.77</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>77</v>
+        <v>51</v>
       </c>
       <c r="B26" t="s">
+        <v>79</v>
+      </c>
+      <c r="C26" t="s">
+        <v>80</v>
+      </c>
+      <c r="D26" t="s">
         <v>81</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E26">
         <v>1000000</v>
       </c>
       <c r="F26">
-        <v>1002523.17</v>
+        <v>1009678.53</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>77</v>
+        <v>51</v>
       </c>
       <c r="B27" t="s">
+        <v>82</v>
+      </c>
+      <c r="C27" t="s">
+        <v>83</v>
+      </c>
+      <c r="D27" t="s">
         <v>84</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="E27">
         <v>1000000</v>
       </c>
       <c r="F27">
-        <v>1002516.88</v>
+        <v>1009604.79</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="B28" t="s">
+        <v>86</v>
+      </c>
+      <c r="C28" t="s">
         <v>87</v>
       </c>
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E28">
         <v>1000000</v>
       </c>
       <c r="F28">
-        <v>1002459.41</v>
+        <v>1008217.06</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="B29" t="s">
+        <v>89</v>
+      </c>
+      <c r="C29" t="s">
         <v>90</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E29">
         <v>1000000</v>
       </c>
       <c r="F29">
-        <v>1001722.95</v>
+        <v>1007932.99</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="B30" t="s">
+        <v>92</v>
+      </c>
+      <c r="C30" t="s">
         <v>93</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E30">
         <v>1000000</v>
       </c>
       <c r="F30">
-        <v>1000757.67</v>
+        <v>1007390.6</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
+        <v>95</v>
+      </c>
+      <c r="B31" t="s">
         <v>96</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" t="s">
         <v>97</v>
       </c>
-      <c r="C31" t="s">
+      <c r="D31" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="E31">
         <v>900000</v>
       </c>
       <c r="F31">
-        <v>902350.56</v>
+        <v>906582.78</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
+        <v>99</v>
+      </c>
+      <c r="B32" t="s">
         <v>100</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>101</v>
       </c>
       <c r="D32" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E32">
-        <v>843437.25</v>
+        <v>470000</v>
       </c>
       <c r="F32">
-        <v>843437.25</v>
+        <v>473576.14</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B33" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C33" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D33" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E33">
-        <v>750000</v>
+        <v>300000</v>
       </c>
       <c r="F33">
-        <v>760215</v>
-[...59 lines deleted...]
-        <v>250510.09</v>
+        <v>302277.85</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>