--- v2 (2026-06-08)
+++ v3 (2026-07-23)
@@ -12,362 +12,374 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t xml:space="preserve">Altac | AAA | ETF Holdings </t>
   </si>
   <si>
     <t>% Of Net Assets</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Share Held</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
-    <t>6.34%</t>
+    <t>10.17%</t>
   </si>
   <si>
     <t>CASH</t>
   </si>
   <si>
-    <t>5.06%</t>
+    <t>4.46%</t>
+  </si>
+  <si>
+    <t>FCBSL 2024-4A A V/R 01/15/38</t>
+  </si>
+  <si>
+    <t>US34966VAA08</t>
+  </si>
+  <si>
+    <t>34966VAA0</t>
   </si>
   <si>
     <t>FCBSL 2025-2A A V/R 10/15/38</t>
   </si>
   <si>
     <t>US34967CAC73</t>
   </si>
   <si>
     <t>34967CAC7</t>
   </si>
   <si>
-    <t>FCBSL 2024-4A A V/R 01/15/38</t>
-[...8 lines deleted...]
-    <t>5.05%</t>
+    <t>4.45%</t>
   </si>
   <si>
     <t>AMMC 2025-31A A1 V/R 02/20/38</t>
   </si>
   <si>
     <t>US03166GAA67</t>
   </si>
   <si>
     <t>03166GAA6</t>
   </si>
   <si>
     <t>APID 2022-39A A1 V/R 10/21/38</t>
   </si>
   <si>
     <t>US03766HAQ39</t>
   </si>
   <si>
     <t>03766HAQ3</t>
   </si>
   <si>
+    <t>CYGPK 2020-1A AR V/R 10/17/38</t>
+  </si>
+  <si>
+    <t>US149791BG90</t>
+  </si>
+  <si>
+    <t>149791BG9</t>
+  </si>
+  <si>
     <t>CEDF 2017-8A ARR V/R 01/17/38</t>
   </si>
   <si>
     <t>US15032EAY59</t>
   </si>
   <si>
     <t>15032EAY5</t>
   </si>
   <si>
+    <t>4.44%</t>
+  </si>
+  <si>
+    <t>MAGNE 2023-34A A V/R 01/15/38</t>
+  </si>
+  <si>
+    <t>US55952MAJ27</t>
+  </si>
+  <si>
+    <t>55952MAJ2</t>
+  </si>
+  <si>
     <t>VOYA 2021-2A A1R V/R 04/20/38</t>
   </si>
   <si>
     <t>US92919AAN46</t>
   </si>
   <si>
     <t>92919AAN4</t>
   </si>
   <si>
-    <t>MAGNE 2023-34A A V/R 01/15/38</t>
-[...8 lines deleted...]
-    <t>3.80%</t>
+    <t>MDPK 2025-71A A1 V/R 04/23/38</t>
+  </si>
+  <si>
+    <t>US55817DAA63</t>
+  </si>
+  <si>
+    <t>55817DAA6</t>
+  </si>
+  <si>
+    <t>3.34%</t>
   </si>
   <si>
     <t>LCM 40A A1R V/R 01/15/38</t>
   </si>
   <si>
     <t>US50190KAN00</t>
   </si>
   <si>
     <t>50190KAN0</t>
   </si>
   <si>
-    <t>3.79%</t>
-[...1 lines deleted...]
-  <si>
     <t>SPCLO 2024-7A A1 V/R 01/15/38</t>
   </si>
   <si>
     <t>US82808UAA34</t>
   </si>
   <si>
     <t>82808UAA3</t>
   </si>
   <si>
     <t>TRNTS 2024-30A A V/R 10/23/37</t>
   </si>
   <si>
     <t>US89643DAA54</t>
   </si>
   <si>
     <t>89643DAA5</t>
   </si>
   <si>
-    <t>3.78%</t>
+    <t>3.33%</t>
   </si>
   <si>
     <t>BCC 2025-1A A1 V/R 04/23/38</t>
   </si>
   <si>
     <t>US05686CAA18</t>
   </si>
   <si>
     <t>05686CAA1</t>
   </si>
   <si>
-    <t>3.54%</t>
+    <t>3.12%</t>
   </si>
   <si>
     <t>BLUEM 2019-25A A V/R 01/15/38</t>
   </si>
   <si>
     <t>US09627FBA75</t>
   </si>
   <si>
     <t>09627FBA7</t>
   </si>
   <si>
-    <t>2.53%</t>
+    <t>2.89%</t>
+  </si>
+  <si>
+    <t>MAGNE 2026-55A A V/R 04/15/39</t>
+  </si>
+  <si>
+    <t>US55956RAA68</t>
+  </si>
+  <si>
+    <t>55956RAA6</t>
+  </si>
+  <si>
+    <t>2.23%</t>
+  </si>
+  <si>
+    <t>VENTR 2022-46A A V/R 10/20/37</t>
+  </si>
+  <si>
+    <t>US92326CBA45</t>
+  </si>
+  <si>
+    <t>92326CBA4</t>
+  </si>
+  <si>
+    <t>HARUS 2024-2A A1 V/R 10/15/37</t>
+  </si>
+  <si>
+    <t>US41756YAA38</t>
+  </si>
+  <si>
+    <t>41756YAA3</t>
+  </si>
+  <si>
+    <t>CARVL 2022-2A A1 V/R 10/22/37</t>
+  </si>
+  <si>
+    <t>US14686NAL55</t>
+  </si>
+  <si>
+    <t>14686NAL5</t>
+  </si>
+  <si>
+    <t>CARVL 2024-3A A1 V/R 10/20/37</t>
+  </si>
+  <si>
+    <t>US14688RAA86</t>
+  </si>
+  <si>
+    <t>14688RAA8</t>
   </si>
   <si>
     <t>WELF 2024-1A A1 V/R 07/18/37</t>
   </si>
   <si>
     <t>US94951AAA79</t>
   </si>
   <si>
     <t>94951AAA7</t>
   </si>
   <si>
+    <t>CEDF 2018-9A AR V/R 07/20/37</t>
+  </si>
+  <si>
+    <t>US15033EAN85</t>
+  </si>
+  <si>
+    <t>15033EAN8</t>
+  </si>
+  <si>
     <t>CIFC 2019-6A A1R V/R 07/16/37</t>
   </si>
   <si>
     <t>US12555XAN12</t>
   </si>
   <si>
     <t>12555XAN1</t>
   </si>
   <si>
-    <t>HARUS 2024-2A A1 V/R 10/15/37</t>
-[...5 lines deleted...]
-    <t>41756YAA3</t>
+    <t>OCT47 2020-1A A1 V/R 01/22/38</t>
+  </si>
+  <si>
+    <t>US67576XAW02</t>
+  </si>
+  <si>
+    <t>67576XAW0</t>
   </si>
   <si>
     <t>KLLM 9A AR V/R 01/20/38</t>
   </si>
   <si>
     <t>US37147LAN91</t>
   </si>
   <si>
     <t>37147LAN9</t>
   </si>
   <si>
-    <t>OCT29 2016-1A A1 V/R 07/18/37</t>
-[...43 lines deleted...]
-  <si>
     <t>AGL 2020-4A AR2 V/R 10/20/37</t>
   </si>
   <si>
     <t>US001199AQ17</t>
   </si>
   <si>
     <t>001199AQ1</t>
   </si>
   <si>
-    <t>CARVL 2022-2A A1 V/R 10/22/37</t>
-[...10 lines deleted...]
-  <si>
     <t>SNDPT 2019-2A AR V/R 07/15/34</t>
   </si>
   <si>
     <t>US83614BAQ23</t>
   </si>
   <si>
     <t>83614BAQ2</t>
   </si>
   <si>
+    <t>2.22%</t>
+  </si>
+  <si>
     <t>MLFPK 2022-1A AR V/R 01/20/38</t>
   </si>
   <si>
     <t>US59966PAN24</t>
   </si>
   <si>
     <t>59966PAN2</t>
   </si>
   <si>
-    <t>ROCKT 2024-1A A1 V/R 04/20/37</t>
-[...8 lines deleted...]
-    <t>2.27%</t>
+    <t>2.00%</t>
   </si>
   <si>
     <t>LCM 32A A1 V/R 07/20/34</t>
   </si>
   <si>
     <t>US50204AAA43</t>
   </si>
   <si>
     <t>50204AAA4</t>
   </si>
   <si>
-    <t>1.19%</t>
+    <t>1.04%</t>
   </si>
   <si>
     <t>BLUEM 2019-24A A V/R 04/20/34</t>
   </si>
   <si>
     <t>US09609NAL91</t>
   </si>
   <si>
     <t>09609NAL9</t>
   </si>
   <si>
-    <t>0.76%</t>
+    <t>0.67%</t>
   </si>
   <si>
     <t>ROCKT 2021-1A A1 V/R 07/20/34</t>
   </si>
   <si>
     <t>US77341KAA97</t>
   </si>
   <si>
     <t>77341KAA9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -702,63 +714,63 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W33"/>
+  <dimension ref="A1:W34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20.281" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="13.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>4</v>
@@ -776,634 +788,654 @@
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>2534782.61</v>
+        <v>4578891.86</v>
       </c>
       <c r="F4">
-        <v>2534782.61</v>
+        <v>4578891.86</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5">
         <v>2000000</v>
       </c>
       <c r="F5">
-        <v>2022391.14</v>
+        <v>2006997.06</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
         <v>15</v>
       </c>
       <c r="E6">
         <v>2000000</v>
       </c>
       <c r="F6">
-        <v>2021152.74</v>
+        <v>2006976.46</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7" t="s">
         <v>17</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
         <v>19</v>
       </c>
       <c r="E7">
         <v>2000000</v>
       </c>
       <c r="F7">
-        <v>2019597.3</v>
+        <v>2005616.87</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8" t="s">
         <v>22</v>
       </c>
       <c r="E8">
         <v>2000000</v>
       </c>
       <c r="F8">
-        <v>2018897.71</v>
+        <v>2003827.29</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9" t="s">
         <v>25</v>
       </c>
       <c r="E9">
         <v>2000000</v>
       </c>
       <c r="F9">
-        <v>2017791.1</v>
+        <v>2002563.29</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10">
         <v>2000000</v>
       </c>
       <c r="F10">
-        <v>2016189.79</v>
+        <v>2002446.59</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="B11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E11">
         <v>2000000</v>
       </c>
       <c r="F11">
-        <v>2016024.69</v>
+        <v>2001034.26</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="C12" t="s">
         <v>34</v>
       </c>
       <c r="D12" t="s">
         <v>35</v>
       </c>
       <c r="E12">
-        <v>1500000</v>
+        <v>2000000</v>
       </c>
       <c r="F12">
-        <v>1516427.9</v>
+        <v>1999656.74</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13" t="s">
         <v>36</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>37</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>38</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13">
-        <v>1500000</v>
+        <v>2000000</v>
       </c>
       <c r="F13">
-        <v>1515935.19</v>
+        <v>1998771.79</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B14" t="s">
         <v>40</v>
       </c>
       <c r="C14" t="s">
         <v>41</v>
       </c>
       <c r="D14" t="s">
         <v>42</v>
       </c>
       <c r="E14">
         <v>1500000</v>
       </c>
       <c r="F14">
-        <v>1513960.58</v>
+        <v>1504918.7</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" t="s">
         <v>43</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>44</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="E15">
         <v>1500000</v>
       </c>
       <c r="F15">
-        <v>1510815.43</v>
+        <v>1504849.7</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
+        <v>39</v>
+      </c>
+      <c r="B16" t="s">
+        <v>46</v>
+      </c>
+      <c r="C16" t="s">
         <v>47</v>
       </c>
-      <c r="B16" t="s">
+      <c r="D16" t="s">
         <v>48</v>
       </c>
-      <c r="C16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E16">
-        <v>1400000</v>
+        <v>1500000</v>
       </c>
       <c r="F16">
-        <v>1415277.89</v>
+        <v>1504066.17</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
+        <v>49</v>
+      </c>
+      <c r="B17" t="s">
+        <v>50</v>
+      </c>
+      <c r="C17" t="s">
         <v>51</v>
       </c>
-      <c r="B17" t="s">
+      <c r="D17" t="s">
         <v>52</v>
       </c>
-      <c r="C17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E17">
-        <v>1000000</v>
+        <v>1500000</v>
       </c>
       <c r="F17">
-        <v>1011646.96</v>
+        <v>1499454.67</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B18" t="s">
+        <v>54</v>
+      </c>
+      <c r="C18" t="s">
         <v>55</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>56</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18">
-        <v>1000000</v>
+        <v>1400000</v>
       </c>
       <c r="F18">
-        <v>1010777.08</v>
+        <v>1404644.68</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="B19" t="s">
         <v>58</v>
       </c>
       <c r="C19" t="s">
         <v>59</v>
       </c>
       <c r="D19" t="s">
         <v>60</v>
       </c>
       <c r="E19">
-        <v>1000000</v>
+        <v>1284000</v>
       </c>
       <c r="F19">
-        <v>1010499.97</v>
+        <v>1300766.45</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="B20" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C20" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D20" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E20">
         <v>1000000</v>
       </c>
       <c r="F20">
-        <v>1010432.8</v>
+        <v>1003123</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="B21" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C21" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D21" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E21">
         <v>1000000</v>
       </c>
       <c r="F21">
-        <v>1010228.55</v>
+        <v>1003038.03</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="B22" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C22" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D22" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E22">
         <v>1000000</v>
       </c>
       <c r="F22">
-        <v>1009968.91</v>
+        <v>1002786.29</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="B23" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C23" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D23" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E23">
         <v>1000000</v>
       </c>
       <c r="F23">
-        <v>1009885.72</v>
+        <v>1002745.6</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="B24" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C24" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D24" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E24">
         <v>1000000</v>
       </c>
       <c r="F24">
-        <v>1009816.64</v>
+        <v>1002564.37</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="B25" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C25" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D25" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E25">
         <v>1000000</v>
       </c>
       <c r="F25">
-        <v>1009742.77</v>
+        <v>1002526.1</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="B26" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C26" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D26" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E26">
         <v>1000000</v>
       </c>
       <c r="F26">
-        <v>1009678.53</v>
+        <v>1002517.78</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="B27" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C27" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D27" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E27">
         <v>1000000</v>
       </c>
       <c r="F27">
-        <v>1009604.79</v>
+        <v>1002471.71</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="B28" t="s">
         <v>86</v>
       </c>
       <c r="C28" t="s">
         <v>87</v>
       </c>
       <c r="D28" t="s">
         <v>88</v>
       </c>
       <c r="E28">
         <v>1000000</v>
       </c>
       <c r="F28">
-        <v>1008217.06</v>
+        <v>1002471.17</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" t="s">
         <v>90</v>
       </c>
       <c r="D29" t="s">
         <v>91</v>
       </c>
       <c r="E29">
         <v>1000000</v>
       </c>
       <c r="F29">
-        <v>1007932.99</v>
+        <v>1002374.77</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="B30" t="s">
         <v>92</v>
       </c>
       <c r="C30" t="s">
         <v>93</v>
       </c>
       <c r="D30" t="s">
         <v>94</v>
       </c>
       <c r="E30">
         <v>1000000</v>
       </c>
       <c r="F30">
-        <v>1007390.6</v>
+        <v>1001984.23</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
         <v>95</v>
       </c>
       <c r="B31" t="s">
         <v>96</v>
       </c>
       <c r="C31" t="s">
         <v>97</v>
       </c>
       <c r="D31" t="s">
         <v>98</v>
       </c>
       <c r="E31">
-        <v>900000</v>
+        <v>1000000</v>
       </c>
       <c r="F31">
-        <v>906582.78</v>
+        <v>999657.43</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
         <v>99</v>
       </c>
       <c r="B32" t="s">
         <v>100</v>
       </c>
       <c r="C32" t="s">
         <v>101</v>
       </c>
       <c r="D32" t="s">
         <v>102</v>
       </c>
       <c r="E32">
-        <v>470000</v>
+        <v>900000</v>
       </c>
       <c r="F32">
-        <v>473576.14</v>
+        <v>901026.5</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" t="s">
         <v>103</v>
       </c>
       <c r="B33" t="s">
         <v>104</v>
       </c>
       <c r="C33" t="s">
         <v>105</v>
       </c>
       <c r="D33" t="s">
         <v>106</v>
       </c>
       <c r="E33">
+        <v>466683.73593</v>
+      </c>
+      <c r="F33">
+        <v>467178.63</v>
+      </c>
+    </row>
+    <row r="34" spans="1:23">
+      <c r="A34" t="s">
+        <v>107</v>
+      </c>
+      <c r="B34" t="s">
+        <v>108</v>
+      </c>
+      <c r="C34" t="s">
+        <v>109</v>
+      </c>
+      <c r="D34" t="s">
+        <v>110</v>
+      </c>
+      <c r="E34">
         <v>300000</v>
       </c>
-      <c r="F33">
-        <v>302277.85</v>
+      <c r="F34">
+        <v>300397.03</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>