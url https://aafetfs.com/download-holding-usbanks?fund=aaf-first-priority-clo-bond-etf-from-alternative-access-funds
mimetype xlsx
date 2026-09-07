--- v3 (2026-07-23)
+++ v4 (2026-09-07)
@@ -12,374 +12,419 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
     <t xml:space="preserve">Altac | AAA | ETF Holdings </t>
   </si>
   <si>
     <t>% Of Net Assets</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Share Held</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
-    <t>10.17%</t>
+    <t>4.68%</t>
+  </si>
+  <si>
+    <t>KKR 32A A1R2 V/R 07/15/39</t>
+  </si>
+  <si>
+    <t>US482937AJ80</t>
+  </si>
+  <si>
+    <t>482937AJ8</t>
+  </si>
+  <si>
+    <t>4.67%</t>
+  </si>
+  <si>
+    <t>APID 2021-35A A1 V/R 07/20/39</t>
+  </si>
+  <si>
+    <t>US03768UAG40</t>
+  </si>
+  <si>
+    <t>03768UAG4</t>
+  </si>
+  <si>
+    <t>FCBSL 2025-2A A V/R 10/15/38</t>
+  </si>
+  <si>
+    <t>US34967CAC73</t>
+  </si>
+  <si>
+    <t>34967CAC7</t>
+  </si>
+  <si>
+    <t>LCM 38A AR2 V/R 11/04/38</t>
+  </si>
+  <si>
+    <t>US50204HBG56</t>
+  </si>
+  <si>
+    <t>50204HBG5</t>
+  </si>
+  <si>
+    <t>4.66%</t>
+  </si>
+  <si>
+    <t>CGMS 2019-4A A1R V/R 06/22/39</t>
+  </si>
+  <si>
+    <t>US14317VBC37</t>
+  </si>
+  <si>
+    <t>14317VBC3</t>
+  </si>
+  <si>
+    <t>MDPK 2019-35A A1 V/R 02/13/39</t>
+  </si>
+  <si>
+    <t>US55819MBC91</t>
+  </si>
+  <si>
+    <t>55819MBC9</t>
+  </si>
+  <si>
+    <t>NEUB 2015-20A A1 V/R 04/15/39</t>
+  </si>
+  <si>
+    <t>US64130TBJ34</t>
+  </si>
+  <si>
+    <t>64130TBJ3</t>
+  </si>
+  <si>
+    <t>PARPK 2021-1A AR V/R 01/20/39</t>
+  </si>
+  <si>
+    <t>US73052VAN55</t>
+  </si>
+  <si>
+    <t>73052VAN5</t>
+  </si>
+  <si>
+    <t>4.65%</t>
+  </si>
+  <si>
+    <t>SIXST 2019-14A A V/R 01/20/38</t>
+  </si>
+  <si>
+    <t>US83013NAC48</t>
+  </si>
+  <si>
+    <t>83013NAC4</t>
+  </si>
+  <si>
+    <t>3.11%</t>
+  </si>
+  <si>
+    <t>FCBSL 2024-4A A V/R 01/15/38</t>
+  </si>
+  <si>
+    <t>US34966VAA08</t>
+  </si>
+  <si>
+    <t>34966VAA0</t>
+  </si>
+  <si>
+    <t>APID 2022-39A A1 V/R 10/21/38</t>
+  </si>
+  <si>
+    <t>US03766HAQ39</t>
+  </si>
+  <si>
+    <t>03766HAQ3</t>
+  </si>
+  <si>
+    <t>CEDF 2017-8A ARR V/R 01/17/38</t>
+  </si>
+  <si>
+    <t>US15032EAY59</t>
+  </si>
+  <si>
+    <t>15032EAY5</t>
+  </si>
+  <si>
+    <t>AMMC 2025-31A A1 V/R 02/20/38</t>
+  </si>
+  <si>
+    <t>US03166GAA67</t>
+  </si>
+  <si>
+    <t>03166GAA6</t>
+  </si>
+  <si>
+    <t>CYGPK 2020-1A AR V/R 10/17/38</t>
+  </si>
+  <si>
+    <t>US149791BG90</t>
+  </si>
+  <si>
+    <t>149791BG9</t>
+  </si>
+  <si>
+    <t>3.10%</t>
+  </si>
+  <si>
+    <t>MAGNE 2023-34A A V/R 01/15/38</t>
+  </si>
+  <si>
+    <t>US55952MAJ27</t>
+  </si>
+  <si>
+    <t>55952MAJ2</t>
+  </si>
+  <si>
+    <t>VOYA 2021-2A A1R V/R 04/20/38</t>
+  </si>
+  <si>
+    <t>US92919AAN46</t>
+  </si>
+  <si>
+    <t>92919AAN4</t>
+  </si>
+  <si>
+    <t>MDPK 2025-71A A1 V/R 04/23/38</t>
+  </si>
+  <si>
+    <t>US55817DAA63</t>
+  </si>
+  <si>
+    <t>55817DAA6</t>
   </si>
   <si>
     <t>CASH</t>
   </si>
   <si>
-    <t>4.46%</t>
-[...89 lines deleted...]
-    <t>3.34%</t>
+    <t>2.33%</t>
+  </si>
+  <si>
+    <t>SPCLO 2024-7A A1 V/R 01/15/38</t>
+  </si>
+  <si>
+    <t>US82808UAA34</t>
+  </si>
+  <si>
+    <t>82808UAA3</t>
   </si>
   <si>
     <t>LCM 40A A1R V/R 01/15/38</t>
   </si>
   <si>
     <t>US50190KAN00</t>
   </si>
   <si>
     <t>50190KAN0</t>
   </si>
   <si>
-    <t>SPCLO 2024-7A A1 V/R 01/15/38</t>
-[...7 lines deleted...]
-  <si>
     <t>TRNTS 2024-30A A V/R 10/23/37</t>
   </si>
   <si>
     <t>US89643DAA54</t>
   </si>
   <si>
     <t>89643DAA5</t>
   </si>
   <si>
-    <t>3.33%</t>
-[...1 lines deleted...]
-  <si>
     <t>BCC 2025-1A A1 V/R 04/23/38</t>
   </si>
   <si>
     <t>US05686CAA18</t>
   </si>
   <si>
     <t>05686CAA1</t>
   </si>
   <si>
-    <t>3.12%</t>
+    <t>2.18%</t>
   </si>
   <si>
     <t>BLUEM 2019-25A A V/R 01/15/38</t>
   </si>
   <si>
     <t>US09627FBA75</t>
   </si>
   <si>
     <t>09627FBA7</t>
   </si>
   <si>
-    <t>2.89%</t>
+    <t>2.02%</t>
   </si>
   <si>
     <t>MAGNE 2026-55A A V/R 04/15/39</t>
   </si>
   <si>
     <t>US55956RAA68</t>
   </si>
   <si>
     <t>55956RAA6</t>
   </si>
   <si>
-    <t>2.23%</t>
+    <t>1.55%</t>
   </si>
   <si>
     <t>VENTR 2022-46A A V/R 10/20/37</t>
   </si>
   <si>
     <t>US92326CBA45</t>
   </si>
   <si>
     <t>92326CBA4</t>
   </si>
   <si>
+    <t>KLLM 9A AR V/R 01/20/38</t>
+  </si>
+  <si>
+    <t>US37147LAN91</t>
+  </si>
+  <si>
+    <t>37147LAN9</t>
+  </si>
+  <si>
     <t>HARUS 2024-2A A1 V/R 10/15/37</t>
   </si>
   <si>
     <t>US41756YAA38</t>
   </si>
   <si>
     <t>41756YAA3</t>
   </si>
   <si>
+    <t>OCT47 2020-1A A1 V/R 01/22/38</t>
+  </si>
+  <si>
+    <t>US67576XAW02</t>
+  </si>
+  <si>
+    <t>67576XAW0</t>
+  </si>
+  <si>
+    <t>SNDPT 2019-2A AR V/R 07/15/34</t>
+  </si>
+  <si>
+    <t>US83614BAQ23</t>
+  </si>
+  <si>
+    <t>83614BAQ2</t>
+  </si>
+  <si>
+    <t>AGL 2020-4A AR2 V/R 10/20/37</t>
+  </si>
+  <si>
+    <t>US001199AQ17</t>
+  </si>
+  <si>
+    <t>001199AQ1</t>
+  </si>
+  <si>
+    <t>CARVL 2024-3A A1 V/R 10/20/37</t>
+  </si>
+  <si>
+    <t>US14688RAA86</t>
+  </si>
+  <si>
+    <t>14688RAA8</t>
+  </si>
+  <si>
     <t>CARVL 2022-2A A1 V/R 10/22/37</t>
   </si>
   <si>
     <t>US14686NAL55</t>
   </si>
   <si>
     <t>14686NAL5</t>
   </si>
   <si>
-    <t>CARVL 2024-3A A1 V/R 10/20/37</t>
-[...73 lines deleted...]
-  <si>
     <t>MLFPK 2022-1A AR V/R 01/20/38</t>
   </si>
   <si>
     <t>US59966PAN24</t>
   </si>
   <si>
     <t>59966PAN2</t>
   </si>
   <si>
-    <t>2.00%</t>
+    <t>1.40%</t>
   </si>
   <si>
     <t>LCM 32A A1 V/R 07/20/34</t>
   </si>
   <si>
     <t>US50204AAA43</t>
   </si>
   <si>
     <t>50204AAA4</t>
   </si>
   <si>
-    <t>1.04%</t>
+    <t>0.72%</t>
   </si>
   <si>
     <t>BLUEM 2019-24A A V/R 04/20/34</t>
   </si>
   <si>
     <t>US09609NAL91</t>
   </si>
   <si>
     <t>09609NAL9</t>
   </si>
   <si>
-    <t>0.67%</t>
+    <t>0.47%</t>
   </si>
   <si>
     <t>ROCKT 2021-1A A1 V/R 07/20/34</t>
   </si>
   <si>
     <t>US77341KAA97</t>
   </si>
   <si>
     <t>77341KAA9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -714,51 +759,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W34"/>
+  <dimension ref="A1:W39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20.281" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
     </row>
@@ -784,658 +829,758 @@
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
+      <c r="C4" t="s">
+        <v>9</v>
+      </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E4">
-        <v>4578891.86</v>
+        <v>3000000</v>
       </c>
       <c r="F4">
-        <v>4578891.86</v>
+        <v>3038606.5</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B5" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E5">
-        <v>2000000</v>
+        <v>3000000</v>
       </c>
       <c r="F5">
-        <v>2006997.06</v>
+        <v>3036228.83</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B6" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E6">
-        <v>2000000</v>
+        <v>3000000</v>
       </c>
       <c r="F6">
-        <v>2006976.46</v>
+        <v>3035878.36</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E7">
-        <v>2000000</v>
+        <v>3000000</v>
       </c>
       <c r="F7">
-        <v>2005616.87</v>
+        <v>3032427.09</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B8" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E8">
-        <v>2000000</v>
+        <v>3000000</v>
       </c>
       <c r="F8">
-        <v>2003827.29</v>
+        <v>3029556.16</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B9" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E9">
-        <v>2000000</v>
+        <v>3000000</v>
       </c>
       <c r="F9">
-        <v>2002563.29</v>
+        <v>3026791.14</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B10" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E10">
-        <v>2000000</v>
+        <v>3000000</v>
       </c>
       <c r="F10">
-        <v>2002446.59</v>
+        <v>3024838.39</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="B11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E11">
-        <v>2000000</v>
+        <v>3000000</v>
       </c>
       <c r="F11">
-        <v>2001034.26</v>
+        <v>3024373.34</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="B12" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E12">
-        <v>2000000</v>
+        <v>3000000</v>
       </c>
       <c r="F12">
-        <v>1999656.74</v>
+        <v>3022371.92</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="B13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E13">
         <v>2000000</v>
       </c>
       <c r="F13">
-        <v>1998771.79</v>
+        <v>2019783.31</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B14" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E14">
-        <v>1500000</v>
+        <v>2000000</v>
       </c>
       <c r="F14">
-        <v>1504918.7</v>
+        <v>2019658.34</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B15" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C15" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D15" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E15">
-        <v>1500000</v>
+        <v>2000000</v>
       </c>
       <c r="F15">
-        <v>1504849.7</v>
+        <v>2018516.56</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B16" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C16" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D16" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E16">
-        <v>1500000</v>
+        <v>2000000</v>
       </c>
       <c r="F16">
-        <v>1504066.17</v>
+        <v>2018034.01</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="B17" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C17" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D17" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E17">
-        <v>1500000</v>
+        <v>2000000</v>
       </c>
       <c r="F17">
-        <v>1499454.67</v>
+        <v>2017604.44</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B18" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C18" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D18" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E18">
-        <v>1400000</v>
+        <v>2000000</v>
       </c>
       <c r="F18">
-        <v>1404644.68</v>
+        <v>2016722.42</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="B19" t="s">
         <v>58</v>
       </c>
       <c r="C19" t="s">
         <v>59</v>
       </c>
       <c r="D19" t="s">
         <v>60</v>
       </c>
       <c r="E19">
-        <v>1284000</v>
+        <v>2000000</v>
       </c>
       <c r="F19">
-        <v>1300766.45</v>
+        <v>2015433.52</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
+        <v>54</v>
+      </c>
+      <c r="B20" t="s">
         <v>61</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>62</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>63</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20">
-        <v>1000000</v>
+        <v>2000000</v>
       </c>
       <c r="F20">
-        <v>1003123</v>
+        <v>2014115.79</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="B21" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="D21" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="E21">
-        <v>1000000</v>
+        <v>2012406.42</v>
       </c>
       <c r="F21">
-        <v>1003038.03</v>
+        <v>2012406.42</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B22" t="s">
+        <v>66</v>
+      </c>
+      <c r="C22" t="s">
+        <v>67</v>
+      </c>
+      <c r="D22" t="s">
         <v>68</v>
       </c>
-      <c r="C22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E22">
-        <v>1000000</v>
+        <v>1500000</v>
       </c>
       <c r="F22">
-        <v>1002786.29</v>
+        <v>1515393.65</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B23" t="s">
+        <v>69</v>
+      </c>
+      <c r="C23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D23" t="s">
         <v>71</v>
       </c>
-      <c r="C23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E23">
-        <v>1000000</v>
+        <v>1500000</v>
       </c>
       <c r="F23">
-        <v>1002745.6</v>
+        <v>1515227.83</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B24" t="s">
+        <v>72</v>
+      </c>
+      <c r="C24" t="s">
+        <v>73</v>
+      </c>
+      <c r="D24" t="s">
         <v>74</v>
       </c>
-      <c r="C24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E24">
-        <v>1000000</v>
+        <v>1500000</v>
       </c>
       <c r="F24">
-        <v>1002564.37</v>
+        <v>1512441.69</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B25" t="s">
+        <v>75</v>
+      </c>
+      <c r="C25" t="s">
+        <v>76</v>
+      </c>
+      <c r="D25" t="s">
         <v>77</v>
       </c>
-      <c r="C25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E25">
-        <v>1000000</v>
+        <v>1500000</v>
       </c>
       <c r="F25">
-        <v>1002526.1</v>
+        <v>1510678.44</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>61</v>
+        <v>78</v>
       </c>
       <c r="B26" t="s">
+        <v>79</v>
+      </c>
+      <c r="C26" t="s">
         <v>80</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>81</v>
       </c>
-      <c r="D26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26">
-        <v>1000000</v>
+        <v>1400000</v>
       </c>
       <c r="F26">
-        <v>1002517.78</v>
+        <v>1414361.31</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>61</v>
+        <v>82</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" t="s">
         <v>84</v>
       </c>
       <c r="D27" t="s">
         <v>85</v>
       </c>
       <c r="E27">
-        <v>1000000</v>
+        <v>1284000</v>
       </c>
       <c r="F27">
-        <v>1002471.71</v>
+        <v>1311264.59</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>61</v>
+        <v>86</v>
       </c>
       <c r="B28" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C28" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D28" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28">
         <v>1000000</v>
       </c>
       <c r="F28">
-        <v>1002471.17</v>
+        <v>1009924.35</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>61</v>
+        <v>86</v>
       </c>
       <c r="B29" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C29" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D29" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E29">
         <v>1000000</v>
       </c>
       <c r="F29">
-        <v>1002374.77</v>
+        <v>1009855.56</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>61</v>
+        <v>86</v>
       </c>
       <c r="B30" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C30" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D30" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E30">
         <v>1000000</v>
       </c>
       <c r="F30">
-        <v>1001984.23</v>
+        <v>1009479.55</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>95</v>
+        <v>86</v>
       </c>
       <c r="B31" t="s">
         <v>96</v>
       </c>
       <c r="C31" t="s">
         <v>97</v>
       </c>
       <c r="D31" t="s">
         <v>98</v>
       </c>
       <c r="E31">
         <v>1000000</v>
       </c>
       <c r="F31">
-        <v>999657.43</v>
+        <v>1008782.95</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
+        <v>86</v>
+      </c>
+      <c r="B32" t="s">
         <v>99</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>100</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>101</v>
       </c>
-      <c r="D32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E32">
-        <v>900000</v>
+        <v>1000000</v>
       </c>
       <c r="F32">
-        <v>901026.5</v>
+        <v>1008747.62</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" t="s">
+        <v>86</v>
+      </c>
+      <c r="B33" t="s">
+        <v>102</v>
+      </c>
+      <c r="C33" t="s">
         <v>103</v>
       </c>
-      <c r="B33" t="s">
+      <c r="D33" t="s">
         <v>104</v>
       </c>
-      <c r="C33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E33">
-        <v>466683.73593</v>
+        <v>1000000</v>
       </c>
       <c r="F33">
-        <v>467178.63</v>
+        <v>1008661.93</v>
       </c>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" t="s">
+        <v>86</v>
+      </c>
+      <c r="B34" t="s">
+        <v>105</v>
+      </c>
+      <c r="C34" t="s">
+        <v>106</v>
+      </c>
+      <c r="D34" t="s">
         <v>107</v>
       </c>
-      <c r="B34" t="s">
+      <c r="E34">
+        <v>1000000</v>
+      </c>
+      <c r="F34">
+        <v>1008645.51</v>
+      </c>
+    </row>
+    <row r="35" spans="1:23">
+      <c r="A35" t="s">
+        <v>86</v>
+      </c>
+      <c r="B35" t="s">
         <v>108</v>
       </c>
-      <c r="C34" t="s">
+      <c r="C35" t="s">
         <v>109</v>
       </c>
-      <c r="D34" t="s">
+      <c r="D35" t="s">
         <v>110</v>
       </c>
-      <c r="E34">
+      <c r="E35">
+        <v>1000000</v>
+      </c>
+      <c r="F35">
+        <v>1008569.81</v>
+      </c>
+    </row>
+    <row r="36" spans="1:23">
+      <c r="A36" t="s">
+        <v>86</v>
+      </c>
+      <c r="B36" t="s">
+        <v>111</v>
+      </c>
+      <c r="C36" t="s">
+        <v>112</v>
+      </c>
+      <c r="D36" t="s">
+        <v>113</v>
+      </c>
+      <c r="E36">
+        <v>1000000</v>
+      </c>
+      <c r="F36">
+        <v>1007578.67</v>
+      </c>
+    </row>
+    <row r="37" spans="1:23">
+      <c r="A37" t="s">
+        <v>114</v>
+      </c>
+      <c r="B37" t="s">
+        <v>115</v>
+      </c>
+      <c r="C37" t="s">
+        <v>116</v>
+      </c>
+      <c r="D37" t="s">
+        <v>117</v>
+      </c>
+      <c r="E37">
+        <v>900000</v>
+      </c>
+      <c r="F37">
+        <v>907021.14</v>
+      </c>
+    </row>
+    <row r="38" spans="1:23">
+      <c r="A38" t="s">
+        <v>118</v>
+      </c>
+      <c r="B38" t="s">
+        <v>119</v>
+      </c>
+      <c r="C38" t="s">
+        <v>120</v>
+      </c>
+      <c r="D38" t="s">
+        <v>121</v>
+      </c>
+      <c r="E38">
+        <v>466683.73593</v>
+      </c>
+      <c r="F38">
+        <v>470289.61</v>
+      </c>
+    </row>
+    <row r="39" spans="1:23">
+      <c r="A39" t="s">
+        <v>122</v>
+      </c>
+      <c r="B39" t="s">
+        <v>123</v>
+      </c>
+      <c r="C39" t="s">
+        <v>124</v>
+      </c>
+      <c r="D39" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39">
         <v>300000</v>
       </c>
-      <c r="F34">
-        <v>300397.03</v>
+      <c r="F39">
+        <v>302418.35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>